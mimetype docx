--- v0 (2026-04-26)
+++ v1 (2026-11-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E71E3FD" w14:textId="77777777" w:rsidR="00E32163" w:rsidRPr="005C4AD1" w:rsidRDefault="005D10AE" w:rsidP="005D10AE">
+    <w:p w14:paraId="5E71E3FD" w14:textId="77777777" w:rsidR="003C4E85" w:rsidRPr="005C4AD1" w:rsidRDefault="005D10AE" w:rsidP="005D10AE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título en español</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52444C6E" w14:textId="77777777" w:rsidR="005D10AE" w:rsidRPr="005C4AD1" w:rsidRDefault="005D10AE" w:rsidP="005D10AE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -385,61 +385,73 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3F92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F13B68" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRPr="008F3F92" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E80B962" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRPr="005C4AD1" w:rsidRDefault="005C4AD1">
+    <w:p w14:paraId="1E80B962" w14:textId="062A526C" w:rsidR="005C4AD1" w:rsidRPr="005C4AD1" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>O resumo debe ser escrito em português. A extensao màxima do resumo è 150 – 250 palavras.</w:t>
+        <w:t>O resumo debe ser escrito em português. A extensao màxima do resumo è 150 – 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F608C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0 palavras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B54ABB6" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRPr="005C4AD1" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A4C3E10" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRPr="005C4AD1" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Palavras chave: palabra chave 1, palabra chave 2, palabra chave 3, palabra chave 4, palabra chave 5 (as palavras pertenecem ao Tesauro Eric)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F5903B" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRPr="005C4AD1" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
@@ -464,237 +476,328 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="377E2F4A" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRPr="005C4AD1" w:rsidRDefault="005C4AD1" w:rsidP="005C4AD1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE906F1" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CBC3C51" w14:textId="231B84BA" w:rsidR="00CC043B" w:rsidRPr="00CC043B" w:rsidRDefault="00CC043B" w:rsidP="00CC043B">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00CC043B">
+    <w:p w14:paraId="4CBC3C51" w14:textId="28E75F42" w:rsidR="00CC043B" w:rsidRDefault="007B16F5" w:rsidP="00CC043B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC043B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extensión máxima del artículo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC043B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00432CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8000 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC043B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, inc</w:t>
+      </w:r>
+      <w:r w:rsidR="00432CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC043B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uyendo las referencias. Se debe entregar en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC043B" w:rsidRPr="00CC043B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">letra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC043B">
+      <w:r w:rsidR="00CC043B" w:rsidRPr="00CC043B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC043B">
+      <w:r w:rsidR="00CC043B" w:rsidRPr="00CC043B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 12 puntos, color negro, espaciado 1.5 y sin estilos. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2F268A05" w14:textId="54150130" w:rsidR="007B16F5" w:rsidRPr="00CC043B" w:rsidRDefault="007B16F5" w:rsidP="00CC043B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Para los artículos que reportan una investigación, se solicitan las siguientes secciones o sus equivalentes. En la introducción o el marco teórico debe incluirse una revisión de literatura que enmarque el manuscrito en una línea o campo de investigación.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6C62D780" w14:textId="30A8E05E" w:rsidR="00CC043B" w:rsidRDefault="00CC043B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B039A5" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
+    <w:p w14:paraId="0A4972D9" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Marco de referencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB601DB" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="00AF5470">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B039A5" w14:textId="3EC7A29C" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009672F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A065EE" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74732004" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRPr="009672F6" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
+    <w:p w14:paraId="31A07B0A" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7FA0415F" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Análisis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4560F264" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA0415F" w14:textId="749CFB48" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C607A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F8C688" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE53455" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1715946C" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EBAA4F" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38F15F95" w14:textId="77777777" w:rsidR="00AF5470" w:rsidRDefault="00AF5470" w:rsidP="00AF5470">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="38F15F95" w14:textId="03D2283D" w:rsidR="00AF5470" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B16F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nota:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007B16F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>los artículos de reflexión teórica no tienen que ceñirse a los apartados anteriores. Pero el documento debe reflejar un ejercicio académico producto de una amplia experiencia investigativa de las personas autoras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el tema de la reflexión y una ruta metodológica de la que esta se deriva.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26F22ECE" w14:textId="77777777" w:rsidR="00CC043B" w:rsidRPr="005C4AD1" w:rsidRDefault="00CC043B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33FA5E7E" w14:textId="31B304FF" w:rsidR="005C4AD1" w:rsidRPr="004A518D" w:rsidRDefault="004A518D" w:rsidP="00AF5470">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A518D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Tablas</w:t>
       </w:r>
       <w:r w:rsidR="00AF5470">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -925,186 +1028,180 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000D3D21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="7419A6A2" w14:textId="77777777" w:rsidTr="002630B2">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="500CA0E0" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00484B43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F84890B" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A8A3267" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52BC773A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2336D5CC" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09B4B1E7" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="6EC044A3" w14:textId="77777777" w:rsidTr="002630B2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
@@ -1252,157 +1349,151 @@
           <w:p w14:paraId="58F5F4E1" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="75F246FE" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61160671" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2502062D" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00154933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59B3C01E" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FDE1B95" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66D5176A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F03A1E" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="657A103C" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
@@ -1554,1095 +1645,1071 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="3BAF4B06" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16CDC3A9" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED7F984" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00154933">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8C35F6" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FF05B2" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="398A43B9" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0854E3AE" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="0C3FC929" w14:textId="77777777" w:rsidTr="00F456C7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16CDC3A9" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+          <w:p w14:paraId="4EDE0397" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363C8C9A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00154933">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEAB421" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060D3B12" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="449FD64A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42ECA9ED" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="46684BB6" w14:textId="77777777" w:rsidTr="00F456C7">
+        <w:trPr>
+          <w:trHeight w:val="526"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0614D821" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68B4203C" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+            <w:r w:rsidR="002630B2" w:rsidRPr="002630B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61458B1E" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F6D843" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD35E6D" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADA5E81" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="3F90074B" w14:textId="77777777" w:rsidTr="00F456C7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2D5E95" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED7F984" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="29924F53" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00154933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8C35F6" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="6CF9EAC8" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13FF05B2" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="4AB0ED5F" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="398A43B9" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="008F32F4" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0854E3AE" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="10A25B2A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="0C3FC929" w14:textId="77777777" w:rsidTr="00F456C7">
+      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="73C4A0F9" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="344"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EDE0397" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+          <w:p w14:paraId="13748D98" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="363C8C9A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="7968CAFE" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00154933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BEAB421" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="44407D1E" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="060D3B12" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="790CB1B3" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="449FD64A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="770A1D01" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42ECA9ED" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="5A07AEAA" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="46684BB6" w14:textId="77777777" w:rsidTr="00F456C7">
+      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="58ECF3C7" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
-          <w:trHeight w:val="526"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0614D821" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+          <w:p w14:paraId="59605BE7" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B4203C" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="60B2990A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61458B1E" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="3EA5F298" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43F6D843" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="7F588283" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FD35E6D" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="0193DEDE" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ADA5E81" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="20D9A71E" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="3F90074B" w14:textId="77777777" w:rsidTr="00F456C7">
+      <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="6A224773" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A2D5E95" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+          <w:p w14:paraId="15510262" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29924F53" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="5FD526BE" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00154933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
+            </w:r>
+            <w:r w:rsidR="002630B2" w:rsidRPr="002630B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CF9EAC8" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="0F3C2942" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AB0ED5F" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="1207817A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="008F32F4" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
-[...2 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="44FED726" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...460 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F909E9F" w14:textId="77777777" w:rsidR="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="6B3C7DFA" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
@@ -2789,202 +2856,196 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484B43" w:rsidRPr="00AE5F32" w14:paraId="157D8B76" w14:textId="77777777" w:rsidTr="00F456C7">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AB9E14D" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1804F5A8" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00484B43" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1150E7BB" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00BF3F79" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="67D69F2A" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00BF3F79" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2FA4EADF" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00BF3F79" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="64D333F8" w14:textId="77777777" w:rsidR="00484B43" w:rsidRPr="00BF3F79" w:rsidRDefault="00484B43" w:rsidP="00484B43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C5BE398" w14:textId="77777777" w:rsidR="008F3F92" w:rsidRPr="004A518D" w:rsidRDefault="00484B43" w:rsidP="002630B2">
@@ -3156,105 +3217,96 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1470AAB5" w14:textId="77777777" w:rsidR="00775973" w:rsidRDefault="00775973" w:rsidP="004A518D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8D7496" w14:textId="2871BAFF" w:rsidR="004A518D" w:rsidRPr="001F2289" w:rsidRDefault="004A518D" w:rsidP="00DB4901">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A518D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:t>ras</w:t>
+        <w:t>Figuras</w:t>
       </w:r>
       <w:r w:rsidR="00AF5470">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BE879E" w14:textId="77777777" w:rsidR="004A518D" w:rsidRPr="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
-      <w:pPr>
+    <w:p w14:paraId="36BE879E" w14:textId="77777777" w:rsidR="004A518D" w:rsidRPr="004A518D" w:rsidRDefault="004A518D" w:rsidP="007B16F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A518D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="076E8503" wp14:editId="35F17F6F">
-                <wp:extent cx="4921250" cy="3192149"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="076E8503" wp14:editId="09B7CF7F">
+                <wp:extent cx="3435350" cy="1706880"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Agrupar 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4921250" cy="3192149"/>
+                          <a:ext cx="3435350" cy="1706880"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6569474" cy="4748095"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="3" name="Conector recto 3"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipV="1">
                             <a:off x="815357" y="3960665"/>
                             <a:ext cx="4572000" cy="13647"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="28575"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="1">
@@ -3697,247 +3749,247 @@
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="56"/>
                                   <w:szCs w:val="56"/>
                                   <w:lang w:val="es-CO"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> C</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0" anchor="t">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="076E8503" id="Agrupar 1" o:spid="_x0000_s1026" style="width:387.5pt;height:251.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="6569474,4748095" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;dLYHm/4EAAAmGgAADgAAAGRycy9lMm9Eb2MueG1s7FnZcts2FH3vTP8Bw/daBEhw0VjOpE7jPnTJ&#10;NE3eYS4SpyTBgpAl/30vLkBKluVNTpRRJy8SN4DAPeceHFyev1k3NbkpVF/JdubRM98jRZvJvGrn&#10;M+/T3+9/SjzSa9HmopZtMfNui957c/HjD+erblowuZB1XigCnbT9dNXNvIXW3XQy6bNF0Yj+THZF&#10;CzdLqRqh4VTNJ7kSK+i9qSfM96PJSqq8UzIr+h6uvrM3vQvsvyyLTP9Zln2hST3zYGwafxX+Xpvf&#10;ycW5mM6V6BZV5oYhDhhFI6oWXjp29U5oQZaqutdVU2VK9rLUZ5lsJrIsq6zAOcBsqL8zmysllx3O&#10;ZT5dzbsxTBDanTgd3G32x80HRap85jGPtKIBiN7O1bITilATnFU3n8IzV6r72H1Q7sLcnpn5rkvV&#10;mH+YCVljWG/HsBZrTTK4GKaMMg7Rz+BeQOEsTG3gswWgc69dtvjFtYx4lIZxaFvCQeKn3LScDC+e&#10;mPGNw1l1QKJ+E6f+dXH6uBBdgeHvTQxcnIIhTpdA6ExLRZT5I4ENFz562bpY9dMewjYEipR11X2G&#10;NEGquJAllAc89oiJTRr5UYQzFNMxejwGorvo0SAK4zsRENNO9fqqkA0xBzOvrlozaDEVN7/12gZr&#10;eMRcrluyArQTHttQmqDZQeKRvq0L+9hfRQnEAPwYdocpWVzWitwISKb8H+QHIFG38KRpUlZ1PTby&#10;H2/knjXNCkzTsaENzoNvG5/GN8pWjw2bqpVq31v1ehhqaZ8HAm3N1Rxey/wWIcMbwCHD/COQCaht&#10;k26HTOEzyfTrLplY6vscyRTxOPWRKxsusZilkcvDwGcxT47NpSfQ/cJceoKE/y8uAexOwFUmCSa3&#10;4TAo1yjdQ6Zb+SRKgl5QP42BKwlmjtOkMOFAFCCnESVOfRagum2IRP0gTGJHpZDTiOJSOuryPVUS&#10;KsMXPEOUTGL3sq7y96AneGLMwEZ5TDqby/Wy+V3mVo1SbiQSxA4vm0UFRWq4CuMaBQVXj63+UcEG&#10;RUCx3tIGp25WB/dyV2RZ0epBYF7A37sNH9bDvRy+2/hr8pgoXV9K655Emy0kmCeNquEE8khKCVzb&#10;Yne0pY+PspuHQAyghmGGIzelacjB7QC3WUqj79SGJf47tb8htcH8OROwFLmSJC+IBvcnCa7eWxpO&#10;9PpniWihEb+r5tsMZyDogaO4Dy4gcX578JRRlLCIWiNAKQvYU/JtLO5j+t1KI9bGbKJ4jjKq19dr&#10;N1ZrscgK9lozr/93KVTh7RcXM5NWvl1qWVZoYE2ftrl7wfEMGmxf92ODzukAbAJYS1li/T5lfuTT&#10;naX1qNjgzs9t9IYYnxpE6UMQIekPgIiFMR0gYpApFPauaC2+Sfq4zflJZxHIywNpZIXnAJDCJIHa&#10;gN3qhJBGYYo03ljUKIKtkCsdROBV4djo01A5uOdQXyNxiNFYADhNpaOwHuyXOrjj2Of2Es9dhwB1&#10;Y7Kg9hPsbESPDs64oT5RcMbq3OWOR6DsQHA4p1BRA9ABIhpGUAvYwShNwCiDuJqq3Vc3CZhB4571&#10;REHalAZ3QRq14YUZxHkYBj6AYPLIp+Dq0HdsVO74II1brxMFaVNy2wVp1IgXg5TEnNmliPGU0mTH&#10;0t0FKYTMG+oFQ/l8KNC6Gu6r16Jx5/DFQcKKO3yMwKXUfTgxXzu2z9Glbz7vXPwHAAD//wMAUEsD&#10;BBQABgAIAAAAIQA1oJ5X3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb&#10;3aQSIzGbUop6KoKtIN6myTQJzc6G7DZJ/72jF708eLzhvW/y1Ww7NdLgW8cG4kUEirh0Vcu1gY/9&#10;y90jKB+QK+wck4ELeVgV11c5ZpWb+J3GXaiVlLDP0EATQp9p7cuGLPqF64klO7rBYhA71LoacJJy&#10;2+llFD1oiy3LQoM9bRoqT7uzNfA64bS+j5/H7em4uXztk7fPbUzG3N7M6ydQgebwdww/+IIOhTAd&#10;3JkrrzoD8kj4VcnSNBF7MJBEyxR0kev/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQDkmcPA+wAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACOyauHXAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHS2B5v+BAAAJhoAAA4AAAAAAAAAAAAAAAAALAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADWgnlfcAAAABQEAAA8AAAAAAAAAAAAAAAAAVgcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABfCAAAAAA=&#10;">
-                <v:line id="Conector recto 3" o:spid="_x0000_s1027" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="815357,3960665" to="5387357,3974312" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQAypgsz/gAAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBCF&#10;90jcwfIWJQ4sEEJxuiCwBITKASx7klhNxpbHhPb2TJqyQaiI5fx8772x681+GsUMiXxALa/LSgpA&#10;G5zHXsv37VNxJwVlg86MAUHLA5DcNJcX9fYQgQTTSFoOOcd7pcgOMBkqQwTkSRfSZDKXqVfR2J3p&#10;Qd1U1a2yATNgLvKiIZu6hc58jFk87rm9JmFciod1b7HS0sQ4emsyB1XLVP3KJRjpDDij+5GuOCUr&#10;mTyK0+AjXZ0cXvhpkncgXk3Kz2biHMolWi5AsDkk3ivPZ10sJypC13kLZZuIr1rZv0xc+MQE83/1&#10;W8beYP5WV8efar4AAAD//wMAUEsDBBQABgAIAAAAIQCn9k3z1gAAAJcBAAALAAAAX3JlbHMvLnJl&#10;bHOkkD9rAzEMxfdCv4PR3vMlQyklvmyFrCGFrsbW/SFnyUjmmnz7uENpr2TroEF66Pceb7e/pNks&#10;KDoxOdg0LRikwHGiwcH76e3pBYwWT9HPTOjgigr77vFhd8TZl/qk45TVVAqpg7GU/GqthhGT14Yz&#10;UlV6luRLXWWw2YezH9Bu2/bZym8GdCumOUQHcogbMKdrrs5/2GkKwsp9aQIny30/hXtUG5gIQ2H5&#10;SHNFeRmwOIiiP0qN2NQBez/B9p8JIn/SEZe1+ddRcPn2tas6uxsAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEATJT7Z78AAADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPW2vCMBR+F/YfwhnszaZTkVFNyxjK&#10;9uplY74dmmNb1pyUJGrcr18Ggo8f331ZRdOLMznfWVbwnOUgiGurO24U7Hfr8QsIH5A19pZJwZU8&#10;VOXDaImFthfe0HkbGpFC2BeooA1hKKT0dUsGfWYH4sQdrTMYEnSN1A4vKdz0cpLnc2mw49TQ4kBv&#10;LdU/25NJM76Hw/oUr78u/5p9ro4R/fsUlXp6jK8LEIFiuItv7g+tYAr/V5IfZPkHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhADKmCzP+AAAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAp/ZN89YAAACXAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJzL2Nv&#10;bm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEATJT7Z78AAADaAAAADwAAAAAAAAAAAAAAAACh&#10;AgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAI0DAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="2.25pt">
+              <v:group w14:anchorId="076E8503" id="Agrupar 1" o:spid="_x0000_s1026" style="width:270.5pt;height:134.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65694,47480" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0OCeA8AQAAAIaAAAOAAAAZHJzL2Uyb0RvYy54bWzsWcly4zYQvacq/4DiPRYBElxUlqcmnoxz&#10;yDKVSXKHuUiskAQDQpb892k0QEqW5U0ea0qpuUgkQWz9Xr9uNM/frZua3BSqr2Q78+iZ75GizWRe&#10;tfOZ99efH39IPNJr0eailm0x826L3nt38f1356tuWjC5kHVeKAKDtP101c28hdbddDLps0XRiP5M&#10;dkULjaVUjdBwq+aTXIkVjN7UE+b70WQlVd4pmRV9D08/2EbvAscvyyLTv5dlX2hSzzxYm8Zfhb/X&#10;5ndycS6mcyW6RZW5ZYgDVtGIqoVJx6E+CC3IUlX3hmqqTMlelvosk81ElmWVFbgH2A31d3ZzpeSy&#10;w73Mp6t5N5oJTLtjp4OHzX67uVLd5+6TAkusujnYAu/MXtalasw/rJKs0WS3o8mKtSYZPAzCgAcc&#10;LJtBG439KEmcUbMFWP5ev2zxk+sZ8SgN49D2hIvET7mBYzJMPLmznFUHBOk3NuhfZ4PPC9EVaNp+&#10;Cjb4pEiVw2480ooGaHoJZM20VESZPxKYhZkVwKuXrbNVP+3BbIOhSFlX3d9gA6SBM1lCwTixR8A2&#10;QRr5UYQ7FNPBeiGPgcSD9YIojO9YQEw71eurQjbEXMy8umrNosVU3PzSa2us4RXzuG7JauaxhMfW&#10;lGbJdpF4pW/rwr72R1HChgE/hsOhuxWXtSI3Ahwl/4e6ddQtvGm6lFVdj538xzu5d023Al1w7GiN&#10;8+Bs49s4o2z12LGpWqn2zarXw1JL+z4QaGuv5vJa5rcIGTYAhyyUb04moPZeMoXPJNPPu2Riqe9z&#10;JFPE49RHrmy4xGKWRtabgsBnMU+OzaUn0P3CXHqChP8vLgHslkvvVSYJOrehNsjRKN2Dp1v5JEqC&#10;XlA/jYErCXqO06Qw4UAUIKcRJU59FqC6bYhE/SBMYkelkNOIoqKPunxPlYTKcIJniJJx7F7WVf4R&#10;9ARvTKDfKI9xZ/O4Xja/ytyqUcqNRILY4WMTVFCkhqewrlFQMHpsjQ9tdTsoAor1ljaYtlFg9nJX&#10;ZFnR6kFgXsDfux0f1sO9HL7b+S15TJSuL6XNjESbLSQkRhpVw5jpeEoJXNtid7Slj4+ym4dADKCG&#10;YYYjN6VpyBlym6U0+kZtCPHfqP0VqQ3Jn0sCliJXkuQF0ZD9SYLRe0vDiV7/KBEtl2puJ5fbDGcg&#10;6IGjuA9ZQJJabRxyyihKWERdQk5ZwJ6Sb5PiPqbfrTRibZJNFM9RRvX6eu3WalMssoJz1Mzr/10K&#10;VXj7xcXspJXvl1qWFSawZkzb3U1wPNmBo+l+bDBzOgCbAGIpS2y+T5kf+XQntB4VGzzRYPDa2PjU&#10;IEofgghJfwBELIzpABEDT6FwdsXU4qu4D0LEhnh3ml4E8vKAG1nhOQCkMEmgNmCPOiG4UZgijTcp&#10;ahTBUciVDiLIVeHa6NNQObiXob5G4lxh4KSVjkI82C910OJ25s4Sz41DgDocIBjjfrBzED06OOOB&#10;+kQdCIL5A+CM0vBCcDinUFED0E1RLoygFrCDUZpAogziilW7t04S0IPGM+uJgrQpDe4kcjbGH6By&#10;nIdh4AMIxo98Clkd5h0blTs+SOPR60RB2pTcdkEaNeLFnpTEnNlQxHhKabKT0t0FKQTPG+oFQ/l8&#10;KNC6Gu6rY9F4cvjiIGHFHT40YCh1H0XMl4zte8zSN59uLv4DAAD//wMAUEsDBBQABgAIAAAAIQAo&#10;O/De3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTaEmI2pRT1VARb&#10;QbxNk2kSmp0N2W2S/ntHL/Xy4PGG977JVpNt1UC9bxwbiGcRKOLClQ1XBj73rw8JKB+QS2wdk4EL&#10;eVjltzcZpqUb+YOGXaiUlLBP0UAdQpdq7YuaLPqZ64glO7reYhDbV7rscZRy2+p5FC21xYZlocaO&#10;NjUVp93ZGngbcVw/xi/D9nTcXL73i/evbUzG3N9N62dQgaZwPYZffEGHXJgO7sylV60BeST8qWSL&#10;p1jswcB8mSSg80z/p89/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPQ4J4DwBAAAAhoA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACg78N7cAAAA&#10;BQEAAA8AAAAAAAAAAAAAAAAASgcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTCAAA&#10;AAA=&#10;">
+                <v:line id="Conector recto 3" o:spid="_x0000_s1027" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="8153,39606" to="53873,39743" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMlPtnvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4X9h/CGezNplORUU3LGMr26mVjvh2aY1vWnJQkatyvXwaCjx/ffVlF04szOd9ZVvCc5SCIa6s7&#10;bhTsd+vxCwgfkDX2lknBlTxU5cNoiYW2F97QeRsakULYF6igDWEopPR1SwZ9ZgfixB2tMxgSdI3U&#10;Di8p3PRykudzabDj1NDiQG8t1T/bk0kzvofD+hSvvy7/mn2ujhH9+xSVenqMrwsQgWK4i2/uD61g&#10;Cv9Xkh9k+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMlPtnvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokecolor="black [3200]" strokeweight="2.25pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:line id="Conector recto 4" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="829005,657907" to="856301,3960665" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQAypgsz/gAAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBCF&#10;90jcwfIWJQ4sEEJxuiCwBITKASx7klhNxpbHhPb2TJqyQaiI5fx8772x681+GsUMiXxALa/LSgpA&#10;G5zHXsv37VNxJwVlg86MAUHLA5DcNJcX9fYQgQTTSFoOOcd7pcgOMBkqQwTkSRfSZDKXqVfR2J3p&#10;Qd1U1a2yATNgLvKiIZu6hc58jFk87rm9JmFciod1b7HS0sQ4emsyB1XLVP3KJRjpDDij+5GuOCUr&#10;mTyK0+AjXZ0cXvhpkncgXk3Kz2biHMolWi5AsDkk3ivPZ10sJypC13kLZZuIr1rZv0xc+MQE83/1&#10;W8beYP5WV8efar4AAAD//wMAUEsDBBQABgAIAAAAIQCn9k3z1gAAAJcBAAALAAAAX3JlbHMvLnJl&#10;bHOkkD9rAzEMxfdCv4PR3vMlQyklvmyFrCGFrsbW/SFnyUjmmnz7uENpr2TroEF66Pceb7e/pNks&#10;KDoxOdg0LRikwHGiwcH76e3pBYwWT9HPTOjgigr77vFhd8TZl/qk45TVVAqpg7GU/GqthhGT14Yz&#10;UlV6luRLXWWw2YezH9Bu2/bZym8GdCumOUQHcogbMKdrrs5/2GkKwsp9aQIny30/hXtUG5gIQ2H5&#10;SHNFeRmwOIiiP0qN2NQBez/B9p8JIn/SEZe1+ddRcPn2tas6uxsAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAw31jE74AAADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWsCMRC9F/ofwhS8abYqUlajSFH0&#10;qrWit2Ez7i5uJksSNfrrjVDo8fG+J7NoGnEl52vLCj57GQjiwuqaSwW7n2X3C4QPyBoby6TgTh5m&#10;0/e3Ceba3nhD120oRQphn6OCKoQ2l9IXFRn0PdsSJ+5kncGQoCuldnhL4aaR/SwbSYM1p4YKW/qu&#10;qDhvLybNOLTH5SXeHy7bD38Xp4h+NUClOh9xPgYRKIZ/8Z97rRUM4XUl+UFOnwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAMqYLM/4AAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQCn9k3z1gAAAJcBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMvY29u&#10;bmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQDDfWMTvgAAANoAAAAPAAAAAAAAAAAAAAAAAKEC&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjAMAAAAA&#10;" strokecolor="black [3200]" strokeweight="2.25pt">
+                <v:line id="Conector recto 4" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="8290,6579" to="8563,39606" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDfWMTvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X+h/CFLxptipSVqNIUfSqtaK3YTPuLm4mSxI1+uuNUOjx8b4ns2gacSXna8sKPnsZCOLC6ppL&#10;BbufZfcLhA/IGhvLpOBOHmbT97cJ5treeEPXbShFCmGfo4IqhDaX0hcVGfQ92xIn7mSdwZCgK6V2&#10;eEvhppH9LBtJgzWnhgpb+q6oOG8vJs04tMflJd4fLtsPfxeniH41QKU6H3E+BhEohn/xn3utFQzh&#10;dSX5QU6fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMN9YxO+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokecolor="black [3200]" strokeweight="2.25pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Arco 5" o:spid="_x0000_s1029" style="position:absolute;left:4852964;top:3510233;width:1034876;height:451610;rotation:-11603610fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1034876,451610" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQDcxmrUwgAA&#10;ANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIxFITvBf9DeIK3mlW02K1RRBA8ia7SXh+b5+7q&#10;5mVNoq799Y1Q8DjMzDfMdN6aWtzI+cqygkE/AUGcW11xoeCwX71PQPiArLG2TAoe5GE+67xNMdX2&#10;zju6ZaEQEcI+RQVlCE0qpc9LMuj7tiGO3tE6gyFKV0jt8B7hppbDJPmQBiuOCyU2tCwpP2dXo+CU&#10;7d2ItpvLZOG+/frTsPx9/CjV67aLLxCB2vAK/7fXWsEYnlfiDZCzPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAMjy9PvsAAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACgCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhANzGatTCAAAA2gAAAA8AAAAAAAAAAAAAAAAAlwIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m517438,0nsc803211,,1034876,101096,1034876,225805l517438,225805,517438,0xem517438,0nfc803211,,1034876,101096,1034876,225805e" filled="f" strokecolor="#0d0d0d [3069]" strokeweight="2.25pt">
+                <v:shape id="Arco 5" o:spid="_x0000_s1029" style="position:absolute;left:48529;top:35102;width:10349;height:4516;rotation:-11603610fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1034876,451610" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcxmrUwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mlW02K1RRBA8ia7SXh+b5+7q5mVNoq799Y1Q8DjMzDfMdN6aWtzI+cqygkE/AUGc&#10;W11xoeCwX71PQPiArLG2TAoe5GE+67xNMdX2zju6ZaEQEcI+RQVlCE0qpc9LMuj7tiGO3tE6gyFK&#10;V0jt8B7hppbDJPmQBiuOCyU2tCwpP2dXo+CU7d2ItpvLZOG+/frTsPx9/CjV67aLLxCB2vAK/7fX&#10;WsEYnlfiDZCzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcxmrUwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m517438,nsc803211,,1034876,101096,1034876,225805r-517438,l517438,xem517438,nfc803211,,1034876,101096,1034876,225805e" filled="f" strokecolor="#0d0d0d [3069]" strokeweight="2.25pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="517438,0;1034876,225805" o:connectangles="0,0"/>
                 </v:shape>
-                <v:shape id="Arco 6" o:spid="_x0000_s1030" style="position:absolute;left:119452;top:291633;width:1034876;height:451610;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1034876,451610" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQCX9xXXwwAA&#10;ANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8IwFITvgv8hPGFvNl1BkWqURVhY9yBYddfjo3m2&#10;1ealNLHWf28EweMwM98w82VnKtFS40rLCj6jGARxZnXJuYL97ns4BeE8ssbKMim4k4Plot+bY6Lt&#10;jbfUpj4XAcIuQQWF93UipcsKMugiWxMH72Qbgz7IJpe6wVuAm0qO4ngiDZYcFgqsaVVQdkmvRsF6&#10;c/Tj8Xl6Wf3/7tfp/U/aQ9Yq9THovmYgPHX+HX61f7SCCTyvhBsgFw8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhADI8vT77AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAqotdDdMAAACPAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAAoAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCX9xXXwwAAANoAAAAPAAAAAAAAAAAAAAAAAJcCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m517438,0nsc803211,,1034876,101096,1034876,225805l517438,225805,517438,0xem517438,0nfc803211,,1034876,101096,1034876,225805e" filled="f" strokecolor="#0d0d0d [3069]" strokeweight="2.25pt">
+                <v:shape id="Arco 6" o:spid="_x0000_s1030" style="position:absolute;left:1194;top:2916;width:10348;height:4516;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1034876,451610" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX9xXXwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvNl1BkWqURVhY9yBYddfjo3m21ealNLHWf28EweMwM98w82VnKtFS40rLCj6jGARx&#10;ZnXJuYL97ns4BeE8ssbKMim4k4Plot+bY6LtjbfUpj4XAcIuQQWF93UipcsKMugiWxMH72Qbgz7I&#10;Jpe6wVuAm0qO4ngiDZYcFgqsaVVQdkmvRsF6c/Tj8Xl6Wf3/7tfp/U/aQ9Yq9THovmYgPHX+HX61&#10;f7SCCTyvhBsgFw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl/cV18MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m517438,nsc803211,,1034876,101096,1034876,225805r-517438,l517438,xem517438,nfc803211,,1034876,101096,1034876,225805e" filled="f" strokecolor="#0d0d0d [3069]" strokeweight="2.25pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="517438,0;1034876,225805" o:connectangles="0,0"/>
                 </v:shape>
-                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m0,0l0,21600,21600,21600,21600,0xe">
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Cuadro de texto 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:1265732;top:2090789;width:668261;height:1123210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQAq5A6wwwAA&#10;ANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JAFITvBf/D8oTedNdS2xqzkaIInixNW8HbI/tM&#10;gtm3Ibua9N93BaHHYWa+YdLVYBtxpc7XjjXMpgoEceFMzaWG76/t5A2ED8gGG8ek4Zc8rLLRQ4qJ&#10;cT1/0jUPpYgQ9glqqEJoEyl9UZFFP3UtcfROrrMYouxKaTrsI9w28kmpF2mx5rhQYUvriopzfrEa&#10;fvan4+FZfZQbO297NyjJdiG1fhwP70sQgYbwH763d0bDK9yuxBsgsz8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhADI8vT77AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAqotdDdMAAACPAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAAoAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAq5A6wwwAAANoAAAAPAAAAAAAAAAAAAAAAAJcCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:12657;top:20907;width:6682;height:11232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAq5A6wwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTedNdS2xqzkaIInixNW8HbI/tMgtm3Ibua9N93BaHHYWa+YdLVYBtxpc7XjjXMpgoE&#10;ceFMzaWG76/t5A2ED8gGG8ek4Zc8rLLRQ4qJcT1/0jUPpYgQ9glqqEJoEyl9UZFFP3UtcfROrrMY&#10;ouxKaTrsI9w28kmpF2mx5rhQYUvriopzfrEafvan4+FZfZQbO297NyjJdiG1fhwP70sQgYbwH763&#10;d0bDK9yuxBsgsz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKuQOsMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="2D9927A8" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FF0000"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>.  B</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:3233287;top:1206013;width:668261;height:1123210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQBbe5rCvgAA&#10;ANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIwFN0L/kO4gjtNHBzRahRxEFzNYH2Au0tzbYvN&#10;TWmirX8/WQzM8nDeq01nK/GixpeONUzGCgRx5kzJuYbzaT+ag/AB2WDlmDS8ycNm3e+tMDGu5SO9&#10;0pCLGMI+QQ1FCHUipc8KsujHriaO3N01FkOETS5Ng20Mt5X8UGomLZYcGwqsaVdQ9kifVsPl+367&#10;TtVP/mU/69Z1SrJdSK2Hg267BBGoC//iP/fBaIhb45V4A+T6FwAA//8DAFBLAQItABQABgAIAAAA&#10;IQAyPL0++wAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKqLXQ3TAAAAjwEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKAIAAGRycy9zaGFwZXhtbC54bWxQ&#10;SwECLQAUAAYACAAAACEAW3uawr4AAADaAAAADwAAAAAAAAAAAAAAAACXAgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA9QAAAIIDAAAAAA==&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:32332;top:12060;width:6683;height:11232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbe5rCvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNHBzRahRxEFzNYH2Au0tzbYvNTWmirX8/WQzM8nDeq01nK/GixpeONUzGCgRx5kzJ&#10;uYbzaT+ag/AB2WDlmDS8ycNm3e+tMDGu5SO90pCLGMI+QQ1FCHUipc8KsujHriaO3N01FkOETS5N&#10;g20Mt5X8UGomLZYcGwqsaVdQ9kifVsPl+367TtVP/mU/69Z1SrJdSK2Hg267BBGoC//iP/fBaIhb&#10;45V4A+T6FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFt7msK+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="11525333" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FF0000"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>.  A</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 9" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:2471287;top:2682150;width:668261;height:1123210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQA0Nz9ZwwAA&#10;ANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JAFITvQv/D8grezG7FShPdhFIRPLVoq+DtkX0m&#10;odm3Ibua+O+7hUKPw8x8w6yL0bbiRr1vHGt4ShQI4tKZhisNX5/b2QsIH5ANto5Jw508FPnDZI2Z&#10;cQPv6XYIlYgQ9hlqqEPoMil9WZNFn7iOOHoX11sMUfaVND0OEW5bOVdqKS02HBdq7OitpvL7cLUa&#10;ju+X82mhPqqNfe4GNyrJNpVaTx/H1xWIQGP4D/+1d0ZDCr9X4g2Q+Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhADI8vT77AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAqotdDdMAAACPAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAAoAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQA0Nz9ZwwAAANoAAAAPAAAAAAAAAAAAAAAAAJcCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 9" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:24712;top:26821;width:6683;height:11232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0Nz9ZwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8grezG7FShPdhFIRPLVoq+DtkX0modm3Ibua+O+7hUKPw8x8w6yL0bbiRr1vHGt4ShQI&#10;4tKZhisNX5/b2QsIH5ANto5Jw508FPnDZI2ZcQPv6XYIlYgQ9hlqqEPoMil9WZNFn7iOOHoX11sM&#10;UfaVND0OEW5bOVdqKS02HBdq7OitpvL7cLUaju+X82mhPqqNfe4GNyrJNpVaTx/H1xWIQGP4D/+1&#10;d0ZDCr9X4g2Q+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANDc/WcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="471FDBDE" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FF0000"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>.  C</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 10" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:4886945;top:4060491;width:669004;height:687604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQBcgNX5xAAA&#10;ANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JAEMXvQr/DMgVvuttiRaOrlJaCpxbjH/A2ZMck&#10;NDsbslsTv33nUOhthvfmvd+st4Nv1I26WAe28DQ1oIiL4GouLRwPH5MFqJiQHTaBycKdImw3D6M1&#10;Zi70vKdbnkolIRwztFCl1GZax6Iij3EaWmLRrqHzmGTtSu067CXcN/rZmLn2WLM0VNjSW0XFd/7j&#10;LZw+r5fzzHyV7/6l7cNgNPultnb8OLyuQCUa0r/573rnBF/o5RcZQG9+AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQAyPL0++wAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKqLXQ3TAAAAjwEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKAIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAXIDV+cQAAADbAAAADwAAAAAAAAAAAAAAAACXAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 10" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:48869;top:40604;width:6690;height:6876;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcgNX5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMgVvuttiRaOrlJaCpxbjH/A2ZMckNDsbslsTv33nUOhthvfmvd+st4Nv1I26WAe28DQ1&#10;oIiL4GouLRwPH5MFqJiQHTaBycKdImw3D6M1Zi70vKdbnkolIRwztFCl1GZax6Iij3EaWmLRrqHz&#10;mGTtSu067CXcN/rZmLn2WLM0VNjSW0XFd/7jLZw+r5fzzHyV7/6l7cNgNPultnb8OLyuQCUa0r/5&#10;73rnBF/o5RcZQG9+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFyA1fnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="1598FF7D" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="64"/>
                             <w:szCs w:val="64"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>X</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 11" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;top:225037;width:669004;height:687604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQAzzHBiwAAA&#10;ANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8IwEL4L/ocwgjdNFBW3GkUUwZOLj13Y29CMbbGZ&#10;lCba+u83Cwve5uN7znLd2lI8qfaFYw2joQJBnDpTcKbhetkP5iB8QDZYOiYNL/KwXnU7S0yMa/hE&#10;z3PIRAxhn6CGPIQqkdKnOVn0Q1cRR+7maoshwjqTpsYmhttSjpWaSYsFx4YcK9rmlN7PD6vh63j7&#10;+Z6oz2xnp1XjWiXZfkit+712swARqA1v8b/7YOL8Efz9Eg+Qq18AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhADI8vT77AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAqotdDdMAAACPAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAAoAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQAzzHBiwAAAANsAAAAPAAAAAAAAAAAAAAAAAJcCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 11" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;top:2250;width:6690;height:6876;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzzHBiwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFBW3GkUUwZOLj13Y29CMbbGZlCba+u83Cwve5uN7znLd2lI8qfaFYw2joQJBnDpT&#10;cKbhetkP5iB8QDZYOiYNL/KwXnU7S0yMa/hEz3PIRAxhn6CGPIQqkdKnOVn0Q1cRR+7maoshwjqT&#10;psYmhttSjpWaSYsFx4YcK9rmlN7PD6vh63j7+Z6oz2xnp1XjWiXZfkit+712swARqA1v8b/7YOL8&#10;Efz9Eg+Qq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM8xwYsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="4D3F4162" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="64"/>
                             <w:szCs w:val="64"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>Y</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 12" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:5514741;top:1467587;width:981949;height:1123210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQDDHu4VwAAA&#10;ANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8IwEL4L/ocwgjdNFBW3GkV2ETwpPnZhb0MztsVm&#10;Uppo6783Cwve5uN7znLd2lI8qPaFYw2joQJBnDpTcKbhct4O5iB8QDZYOiYNT/KwXnU7S0yMa/hI&#10;j1PIRAxhn6CGPIQqkdKnOVn0Q1cRR+7qaoshwjqTpsYmhttSjpWaSYsFx4YcK/rMKb2d7lbD9/76&#10;+zNRh+zLTqvGtUqy/ZBa93vtZgEiUBve4n/3zsT5Y/j7JR4gVy8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhADI8vT77AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAqotdDdMAAACPAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAAoAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQDDHu4VwAAAANsAAAAPAAAAAAAAAAAAAAAAAJcCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 12" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:55147;top:14675;width:9819;height:11232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDHu4VwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFBW3GkV2ETwpPnZhb0MztsVmUppo6783Cwve5uN7znLd2lI8qPaFYw2joQJBnDpT&#10;cKbhct4O5iB8QDZYOiYNT/KwXnU7S0yMa/hIj1PIRAxhn6CGPIQqkdKnOVn0Q1cRR+7qaoshwjqT&#10;psYmhttSjpWaSYsFx4YcK/rMKb2d7lbD9/76+zNRh+zLTqvGtUqy/ZBa93vtZgEiUBve4n/3zsT5&#10;Y/j7JR4gVy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwx7uFcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="62D3B1F4" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>A&gt;&gt;B</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 13" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:5544309;top:2015738;width:981949;height:1123210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQCsUkuOwQAA&#10;ANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JAEL0X/A/LCN50V22lxmxEWgo9tZi2grchOybB&#10;7GzIbk38925B6G0e73PS7WAbcaHO1441zGcKBHHhTM2lhu+vt+kzCB+QDTaOScOVPGyz0UOKiXE9&#10;7+mSh1LEEPYJaqhCaBMpfVGRRT9zLXHkTq6zGCLsSmk67GO4beRCqZW0WHNsqLCll4qKc/5rNfx8&#10;nI6HR/VZvtqntneDkmzXUuvJeNhtQAQawr/47n43cf4S/n6JB8jsBgAA//8DAFBLAQItABQABgAI&#10;AAAAIQAyPL0++wAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKqLXQ3TAAAAjwEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKAIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEArFJLjsEAAADbAAAADwAAAAAAAAAAAAAAAACXAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 13" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:55443;top:20157;width:9819;height:11232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsUkuOwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN50V22lxmxEWgo9tZi2grchOybB7GzIbk38925B6G0e73PS7WAbcaHO1441zGcKBHHh&#10;TM2lhu+vt+kzCB+QDTaOScOVPGyz0UOKiXE97+mSh1LEEPYJaqhCaBMpfVGRRT9zLXHkTq6zGCLs&#10;Smk67GO4beRCqZW0WHNsqLCll4qKc/5rNfx8nI6HR/VZvtqntneDkmzXUuvJeNhtQAQawr/47n43&#10;cf4S/n6JB8jsBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKxSS47BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="46916EBD" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t>A&gt;&gt;C</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Cuadro de texto 14" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:5587525;top:2591183;width:981949;height:1145511;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQAju9P6wAAA&#10;ANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8IwEL4L/ocwgjdNFBW3GkUUYU8uPnZhb0MztsVm&#10;Uppou/9+Iwje5uN7znLd2lI8qPaFYw2joQJBnDpTcKbhct4P5iB8QDZYOiYNf+Rhvep2lpgY1/CR&#10;HqeQiRjCPkENeQhVIqVPc7Loh64ijtzV1RZDhHUmTY1NDLelHCs1kxYLjg05VrTNKb2d7lbD9+H6&#10;+zNRX9nOTqvGtUqy/ZBa93vtZgEiUBve4pf708T5E3j+Eg+Qq38AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhADI8vT77AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAqotdDdMAAACPAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAAoAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQAju9P6wAAAANsAAAAPAAAAAAAAAAAAAAAAAJcCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Cuadro de texto 14" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:55875;top:25911;width:9819;height:11455;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAju9P6wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFBW3GkUUYU8uPnZhb0MztsVmUppou/9+Iwje5uN7znLd2lI8qPaFYw2joQJBnDpT&#10;cKbhct4P5iB8QDZYOiYNf+Rhvep2lpgY1/CRHqeQiRjCPkENeQhVIqVPc7Loh64ijtzV1RZDhHUm&#10;TY1NDLelHCs1kxYLjg05VrTNKb2d7lbD9+H6+zNRX9nOTqvGtUqy/ZBa93vtZgEiUBve4pf708T5&#10;E3j+Eg+Qq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI7vT+sAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="6D9ADED3" w14:textId="77777777" w:rsidR="004A518D" w:rsidRDefault="004A518D" w:rsidP="004A518D">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:lang w:val="es-CO"/>
                           </w:rPr>
                           <w:t xml:space="preserve">B </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
@@ -4096,50 +4148,478 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, a diferencia del título de tablas, que va arriba</w:t>
       </w:r>
       <w:r w:rsidRPr="005C4AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F3EFFC" w14:textId="77777777" w:rsidR="005C4AD1" w:rsidRDefault="005C4AD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="634A3B09" w14:textId="77777777" w:rsidR="00C607A0" w:rsidRDefault="00C607A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8828"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B16F5" w14:paraId="30B22C30" w14:textId="77777777" w:rsidTr="007B16F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A20333C" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Declaraciones finales </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005A6742" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(no cuenta dentro de las 8000 palabras)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2737F604" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflicto de intereses: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E5C349" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(opción 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1181827E" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Las personas autoras declaran que no tienen conflictos de interés financieros, institucionales, personales o de otra naturaleza que puedan influir en los resultados, interpretación o publicación de este artículo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3077CD61" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(opción 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0EBF27" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Las personas autoras declaran que tienen los siguientes conflictos de interés: (incluir los correspondientes) financieros, institucionales, personales o de otra.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C82EDB" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>público o privado, entidades sin ánimo de lucro, programas, contratos o proyectos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61BA72C7" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Consideraciones éticas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D239CC" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(opción 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44002A77" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Las personas autoras declaran que el estudio se desarrolló conforme a los principios éticos aplicables a la investigación académica y científica. Además, se obtuvo el aval del comité de ética institucional o quien haga sus veces, debido a la naturaleza del estudio.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5569EB86" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(opción 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7D5AC8" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Las personas autoras declaran que el estudio se desarrolló conforme a los principios éticos aplicables a la investigación académica y científica. Además, indican que no se requirió aval de un comité de ética, debido a la naturaleza del estudio.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73108218" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Consentimiento informado:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5BD1F2" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(opción 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C921B3C" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Las personas autoras declaran que los participantes en el estudio reportado otorgaron consentimiento informado para ser parte de la investigación y autorizaron la publicación de (indicar cuáles de estos según corresponda) datos, testimonios, imágenes, grabaciones, información educativa u otros materiales que permitan o no su identificación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2BC356" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(opción 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F17B80" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Las personas autoras declaran que no aplica el consentimiento informado debido a que el estudio reportado no involucró la participación directa de seres humanos, el uso de información personal identificable ni la publicación de imágenes, testimonios o datos sensibles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1BE5B8" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Uso de Inteligencia Artificial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6548A65F" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(opción 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F23853F" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las personas autoras declaran que utilizaron herramientas de inteligencia artificial generativa durante la elaboración del manuscrito. A continuación, se informa el nombre de cada herramienta, la etapa del proceso en la que se usó, en qué secciones del manuscrito y para qué se usó y las acciones realizadas para obtener la información de la IA. Los resultados se revisaron críticamente para garantizar fidelidad, evitar sesgos, errores o inexactitudes y asumen plena responsabilidad por el contenido final del manuscrito. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BB8999" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Se debe agregar una tabla con la información indicada en la Política de uso de IA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359A5F8A" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(opción 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E500A5F" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRPr="007B16F5" w:rsidRDefault="007B16F5" w:rsidP="007B16F5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B16F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Las personas autoras declaran que no utilizaron herramientas de inteligencia artificial generativa en ninguna sección del manuscrito.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02090FDC" w14:textId="77777777" w:rsidR="007B16F5" w:rsidRDefault="007B16F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="31C7B3B8" w14:textId="77777777" w:rsidR="00C607A0" w:rsidRDefault="00C607A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55467674" w14:textId="77777777" w:rsidR="00CC043B" w:rsidRDefault="00CC043B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C8464F" w14:textId="77777777" w:rsidR="00C607A0" w:rsidRDefault="00C607A0" w:rsidP="00C607A0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4347,541 +4827,331 @@
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>Publicaciones periódicas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE1BA8E" w14:textId="4AEA0DF4" w:rsidR="00C000BE" w:rsidRPr="00AF5470" w:rsidRDefault="00C000BE" w:rsidP="00AF5470">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1429" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Apellido, A. A., Apellido, B. B. y Apellido, C. C. (Año). Título del artículo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Nombre de la revista</w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>volumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">(número), </w:t>
-[...15 lines deleted...]
-        <w:t>-pp.</w:t>
+        <w:t>(número), pp-pp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBEA03E" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Si fue recuperado en línea, incluya en la referencia la URL de la publicación periódica, boletín o revista, así: Recuperado de http://www.xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55164F60" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si se está citando una versión anticipada del artículo, inserte, antes de “Recuperado de” o después del título de la revista, lo siguiente: Publicación anticipada en línea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F00272" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Después del título del artículo puede añadirse información complementaria como “Carta del editor”, “Mapa” o “Audio en podcast”. Esto se añadirá con corchetes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7E4738" w14:textId="575484CF" w:rsidR="00C000BE" w:rsidRPr="00AF5470" w:rsidRDefault="00C000BE" w:rsidP="00AF5470">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Artículo de publicación con </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C000BE">
+      <w:r w:rsidRPr="007B16F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241BF680" w14:textId="278685E9" w:rsidR="00C000BE" w:rsidRPr="00105BB5" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1429" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido, A. A., Apellido, B. B. y Apellido, C. C. (Año). Título del artículo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Nombre de la revista</w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>volumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">(número), </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(número), pp-pp. doi:xx.xxxxx</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3DE99B83" w14:textId="428D21D9" w:rsidR="00C000BE" w:rsidRPr="00AF5470" w:rsidRDefault="00C000BE" w:rsidP="00AF5470">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>Artículo de publicación con título traducido al español, versión impresa de revista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CC06B7" w14:textId="60DEFAD2" w:rsidR="00C000BE" w:rsidRPr="00105BB5" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1429" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Guimard</w:t>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Guimard, P., y Florin, A. (2007). Les évaluations des enseignants en grande section de maternelle [Las evaluaciones del maestro en kínder]. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Approche</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Approche Neuropsychologique des Apprentissages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C000BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 5-17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8DBDBD" w14:textId="4DB74C69" w:rsidR="00C000BE" w:rsidRPr="00AF5470" w:rsidRDefault="00C000BE" w:rsidP="00AF5470">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Artículo en prensa anotado en un archivo preliminar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9949C0" w14:textId="6549404D" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Briscoe, R. (</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">). Egocentric spatial representation. </w:t>
+        <w:t xml:space="preserve">Briscoe, R. (en prensa). Egocentric spatial representation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Philosophy and Phenomenological Research.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Recuperado de http://www.xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A3FC88" w14:textId="05F71C1A" w:rsidR="00C000BE" w:rsidRPr="00AF5470" w:rsidRDefault="00C000BE" w:rsidP="00AF5470">
       <w:pPr>
@@ -5037,89 +5307,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>En vez de ciudad y editorial, si se cuenta con la ULR, se debe escribir Recuperado de http://www.xxxxxxxxx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6318F5F7" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En vez de autor, puede consignarse el nombre del editor, seguido de la abreviatura entre paréntesis (Ed.). y el año.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA0E04B" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t>].</w:t>
+        <w:t>Para una versión electrónica de un libro impreso, debe precisarse, después el título, en corchetes, el tipo de versión del formato. Por ejemplo: [versión DX Reader] / [versión Adobe Acrobat PDF] / [versión ePub].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C975BC" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Para una versión electrónica de un libro, se debe asignar la URL y si es reeditado, al final, después de la URL, se añade un paréntesis con la mención (Trabajo original publicado en ___).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B69AFD" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
@@ -5278,62 +5532,59 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Autor, A. y Autor, A. (mes, año). Título de la ponencia. En A. Apellido del presidente del congreso (Presidencia), Título del simposio o congreso. Simposio o conferencia llevado a cabo en el congreso. Nombre de la organización, Lugar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ED06C8" w14:textId="77777777" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Para actas publicadas en libros, se especifican autores, año, título del acta, añadir si tiene editores (como si fuera un capítulo de libro), seguido del título del libro o publicación que compiló las actas, las páginas (pp. xx-xx), y finalmente ciudad y editorial. Si no hay ciudad y editorial, añadir Recuperado de y la URL.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Para actas publicadas en libros, se especifican autores, año, título del acta, añadir si tiene editores (como si fuera un capítulo de libro), seguido del título del libro o publicación que compiló las actas, las páginas (pp. xx-xx), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C000BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>y finalmente ciudad y editorial. Si no hay ciudad y editorial, añadir Recuperado de y la URL.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DBE35DA" w14:textId="587A7051" w:rsidR="00C000BE" w:rsidRPr="00105BB5" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Tesis y trabajos de grado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B16A3C0" w14:textId="49E1CDB3" w:rsidR="00C000BE" w:rsidRPr="00105BB5" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1429" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5645,66 +5896,66 @@
         <w:ind w:left="1066" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Titular de derechos. (Año). Nombre de la aplicación móvil (Versión) [Software de aplicación móvil]. Recuperado de http://</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9FD39F" w14:textId="6A469225" w:rsidR="00C000BE" w:rsidRPr="00105BB5" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Entrevista grabada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36862D63" w14:textId="30619100" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Entrevistado, A. A. (fecha de la entrevista). Título de la entrevista [Archivo de audio / video]. Copia en posesión del autor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9F13D2" w14:textId="711EFDBD" w:rsidR="00C000BE" w:rsidRPr="00105BB5" w:rsidRDefault="00C000BE" w:rsidP="00105BB5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C000BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Si la entrevista grabada está disponible en un archivo, después de [Archivo de audio / video] sigue un punto (.), liego el lugar donde se encuentra, posteriormente se añade una coma (,) y la ciudad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5149B5DF" w14:textId="02F03F7E" w:rsidR="00C000BE" w:rsidRPr="00C000BE" w:rsidRDefault="00C000BE" w:rsidP="00C000BE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -6148,179 +6399,172 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Años: 1911, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>n.º x, año I, II, III, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2B0093" w14:textId="77777777" w:rsidR="00EE3918" w:rsidRPr="00EE3918" w:rsidRDefault="00EE3918" w:rsidP="00C000BE">
+    <w:p w14:paraId="3251D203" w14:textId="5D355B3A" w:rsidR="00CC043B" w:rsidRPr="005C4AD1" w:rsidRDefault="00EE3918" w:rsidP="007B16F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Luego, bajo el subtítulo “Fuentes secundarias”, se listan las demás fuentes consultadas.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC043B" w:rsidRPr="005C4AD1" w:rsidSect="005704BE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AC6640F" w14:textId="77777777" w:rsidR="0092461B" w:rsidRDefault="0092461B" w:rsidP="005D10AE">
+    <w:p w14:paraId="60F6EA39" w14:textId="77777777" w:rsidR="00F11A1D" w:rsidRDefault="00F11A1D" w:rsidP="005D10AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66BD233C" w14:textId="77777777" w:rsidR="0092461B" w:rsidRDefault="0092461B" w:rsidP="005D10AE">
+    <w:p w14:paraId="230B2744" w14:textId="77777777" w:rsidR="00F11A1D" w:rsidRDefault="00F11A1D" w:rsidP="005D10AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B034FE3" w14:textId="77777777" w:rsidR="0092461B" w:rsidRDefault="0092461B" w:rsidP="005D10AE">
+    <w:p w14:paraId="743C72BE" w14:textId="77777777" w:rsidR="00F11A1D" w:rsidRDefault="00F11A1D" w:rsidP="005D10AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13AC80CD" w14:textId="77777777" w:rsidR="0092461B" w:rsidRDefault="0092461B" w:rsidP="005D10AE">
+    <w:p w14:paraId="118E2779" w14:textId="77777777" w:rsidR="00F11A1D" w:rsidRDefault="00F11A1D" w:rsidP="005D10AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3E6135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F104C2AE"/>
     <w:lvl w:ilvl="0" w:tplc="040A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6729,146 +6973,158 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="460225685">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="403727887">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1161192276">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2013143779">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D10AE"/>
     <w:rsid w:val="00105BB5"/>
     <w:rsid w:val="001F2289"/>
+    <w:rsid w:val="001F6D78"/>
     <w:rsid w:val="002630B2"/>
     <w:rsid w:val="002B72E8"/>
     <w:rsid w:val="003114A4"/>
+    <w:rsid w:val="003C4E85"/>
     <w:rsid w:val="003E4997"/>
     <w:rsid w:val="00432CAD"/>
     <w:rsid w:val="00484B43"/>
     <w:rsid w:val="004A518D"/>
     <w:rsid w:val="005704BE"/>
     <w:rsid w:val="005C4AD1"/>
     <w:rsid w:val="005D10AE"/>
     <w:rsid w:val="00683F9F"/>
     <w:rsid w:val="006D3C67"/>
     <w:rsid w:val="00775973"/>
+    <w:rsid w:val="007B16F5"/>
+    <w:rsid w:val="007C3745"/>
     <w:rsid w:val="008C31B4"/>
     <w:rsid w:val="008F3F92"/>
     <w:rsid w:val="0092461B"/>
     <w:rsid w:val="009672F6"/>
     <w:rsid w:val="00A1298F"/>
+    <w:rsid w:val="00A1664F"/>
     <w:rsid w:val="00AF5470"/>
     <w:rsid w:val="00B70B49"/>
     <w:rsid w:val="00C000BE"/>
     <w:rsid w:val="00C607A0"/>
     <w:rsid w:val="00CC043B"/>
     <w:rsid w:val="00DB4901"/>
     <w:rsid w:val="00EE3918"/>
+    <w:rsid w:val="00F11A1D"/>
     <w:rsid w:val="00F456C7"/>
     <w:rsid w:val="00F57A29"/>
+    <w:rsid w:val="00F608C1"/>
     <w:rsid w:val="00FF2115"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="15978A1B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C18313DC-7CBB-2E47-BB93-F3788EA875A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7572,55 +7828,71 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A1298F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C000BE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B16F5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="249777773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="450131933">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7940,72 +8212,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97A796FF-DA9A-164E-B509-64F7607E90CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7932</Characters>
+  <Pages>8</Pages>
+  <Words>1926</Words>
+  <Characters>10597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9356</CharactersWithSpaces>
+  <CharactersWithSpaces>12499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario de Microsoft Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>