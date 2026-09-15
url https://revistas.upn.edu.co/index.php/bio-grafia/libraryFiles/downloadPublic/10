--- v0 (2026-04-09)
+++ v1 (2026-09-15)
@@ -1,54 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/activeX/activeX11.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54F5A8B1" w14:textId="77777777" w:rsidR="00D40883" w:rsidRPr="00656298" w:rsidRDefault="00D40883" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -204,134 +196,201 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>Cordial saludo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723CDA8F" w14:textId="77777777" w:rsidR="00D40883" w:rsidRPr="00656298" w:rsidRDefault="00D40883" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DA7C65" w14:textId="69FED8E4" w:rsidR="25AA5189" w:rsidRPr="00656298" w:rsidRDefault="004B79CF" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="40DA7C65" w14:textId="5373DA46" w:rsidR="25AA5189" w:rsidRPr="00656298" w:rsidRDefault="25AA5189" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof/>
-[...14 lines deleted...]
-      <w:r w:rsidR="25AA5189" w:rsidRPr="00656298">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mediante la presente </w:t>
+      </w:r>
+      <w:r w:rsidR="00887559" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mediante la presente </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00887559" w:rsidRPr="00656298">
+        <w:t xml:space="preserve">declaramos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">declaramos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="25AA5189" w:rsidRPr="00656298">
+        <w:t>que el trabajo titulado:</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7AE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">que el trabajo titulado: ______________________________________________________________________, que presentamos para posible publicación en la Revista </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="25AA5189" w:rsidRPr="00656298">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-254983292"/>
+          <w:placeholder>
+            <w:docPart w:val="F676104BF19D4120B6D7C10E248AABC1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006B1F7C" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+          <w:r w:rsidR="003C7AE1" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Inserte aquí el título de su artículo</w:t>
+          </w:r>
+          <w:r w:rsidR="006B1F7C" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que presentamos para posible publicación en la Revista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bio-Grafía</w:t>
       </w:r>
       <w:r w:rsidR="00F52056" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="25AA5189" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Escritos sobre la Biología y su enseñanza,</w:t>
       </w:r>
-      <w:r w:rsidR="25AA5189" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Facultad de Ciencia y Tecnología de la Universidad Pedagógica Nacional (Colombia), es una obra inédita ya que no ha sido publicado en ninguna de sus versiones</w:t>
       </w:r>
       <w:r w:rsidR="1293179E" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ni</w:t>
       </w:r>
       <w:r w:rsidR="593F4E7D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha sido postulad</w:t>
       </w:r>
       <w:r w:rsidR="032BB2F7" w:rsidRPr="00656298">
@@ -475,135 +534,132 @@
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-95793307"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E7FB6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-400134865"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E7FB6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="554764FD" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No aplica </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2019453422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="554764FD" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A62380" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -613,97 +669,95 @@
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso afirmativo, los procedimientos siguieron las leyes y directrices institucionales y fueron aprobados por el comité de ética respectivo No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-595628939"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E7FB6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2109306892"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343A46D3" w14:textId="77777777" w:rsidR="00DA7B0C" w:rsidRPr="00656298" w:rsidRDefault="00DA7B0C" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -783,313 +837,301 @@
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1897186473"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1359313029"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="6DBF1090" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No aplica </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1172839246"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="6DBF1090" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA7B0C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En caso afirmativo, todos los participantes firmaron el consentimiento informado</w:t>
       </w:r>
       <w:r w:rsidR="712264E0" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>garantizando la confidencialidad de los sujetos implicados y demás requerimientos éticos</w:t>
+        <w:t xml:space="preserve"> garantizando la confidencialidad de los sujetos implicados y demás requerimientos éticos</w:t>
       </w:r>
       <w:r w:rsidR="7A0F28CD" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="92296560"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1978642559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00485E76">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA7B0C" w:rsidRPr="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA7B0C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6CFA50" w14:textId="28655114" w:rsidR="00F62C9C" w:rsidRPr="00656298" w:rsidRDefault="00887559" w:rsidP="00F62C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El escrito d</w:t>
       </w:r>
       <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eriva de</w:t>
       </w:r>
       <w:r w:rsidR="005F5448" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un T</w:t>
       </w:r>
       <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rabajo de grado o </w:t>
@@ -1136,248 +1178,231 @@
       </w:r>
       <w:r w:rsidR="00656298" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1660500247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00656298" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1128773186"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En caso afirmativo</w:t>
       </w:r>
       <w:r w:rsidR="005F5448" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, el documento sometido a la Revista deberá contar con las respectivas referencias. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F88DA1" w14:textId="341C2B49" w:rsidR="0059510D" w:rsidRPr="00656298" w:rsidRDefault="00F62C9C" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E13FA65" w14:textId="69CCAF9E" w:rsidR="0059510D" w:rsidRPr="00656298" w:rsidRDefault="004B79CF" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="2E13FA65" w14:textId="1CBE380C" w:rsidR="0059510D" w:rsidRPr="00656298" w:rsidRDefault="5A2445BA" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidR="5A2445BA" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los autores tenemos conflicto de intereses que pueden afectar la imparcialidad del trabajo sometido:</w:t>
       </w:r>
       <w:r w:rsidR="15C1DC15" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1922248280"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="3199B075" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="141618350"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1387,97 +1412,95 @@
       </w:r>
       <w:r w:rsidR="24759A54" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o aplica </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1777218533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En caso afirmativo, el conflicto tiene que ver con: relaciones financieras que pudieron influir en el proceso </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1525208804"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
@@ -1487,651 +1510,782 @@
       </w:r>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">compromisos personales o profesionales que puedan generar sesgos </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-618219907"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, con afiliaciones institucionales que puedan interferir con la objetividad del proceso investigativo </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-901216793"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, otro asunto</w:t>
       </w:r>
       <w:r w:rsidR="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1857652636"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="647E22E9" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C3598E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="647E22E9" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0059510D" w:rsidRPr="00656298">
-[...6 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-1619513852"/>
+          <w:placeholder>
+            <w:docPart w:val="BD1531E3485C4020916626E932604D8B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D43411">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidR="00DA7B0C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6452B570" w14:textId="66798C61" w:rsidR="00DA7B0C" w:rsidRPr="00656298" w:rsidRDefault="00DA7B0C" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1820AF65" w14:textId="22A73CA0" w:rsidR="0059510D" w:rsidRDefault="004B79CF" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="1820AF65" w14:textId="0C6F914F" w:rsidR="0059510D" w:rsidRDefault="00F62C9C" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los autores declaran, según la Política ética de la </w:t>
       </w:r>
       <w:r w:rsidR="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">evista, que no se usó la </w:t>
       </w:r>
       <w:r w:rsidR="009D3825" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Inteligencia Artífica (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+        <w:t>Inteligencia Art</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3825" w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fic</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3825" w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3825" w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IA</w:t>
       </w:r>
       <w:r w:rsidR="009D3825" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para la generación de datos de investigación, metodologías, discusión, referencias bibliográficas, corrección de estilo, traducción o creación de imágenes. En caso de uso de </w:t>
       </w:r>
       <w:r w:rsidR="00346C4C" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IA para búsqueda de información, exploración bibliográfica o revisión sistemática de la literatura, indicar que </w:t>
       </w:r>
       <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>herramienta</w:t>
       </w:r>
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se utilizó</w:t>
       </w:r>
       <w:r w:rsidR="00EF722D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007738EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007738EA" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
-[...31 lines deleted...]
-      <w:r w:rsidR="00F62C9C" w:rsidRPr="00656298">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1834180346"/>
+          <w:placeholder>
+            <w:docPart w:val="CF8349316E214923A814E0C634155066"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D43411">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_____________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E92E9C1" w14:textId="4B12F643" w:rsidR="009741B7" w:rsidRPr="00656298" w:rsidRDefault="009741B7" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A2100E" w14:textId="786C8EAC" w:rsidR="00045360" w:rsidRPr="00656298" w:rsidRDefault="004B79CF" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="35A2100E" w14:textId="350F0D70" w:rsidR="00045360" w:rsidRPr="00656298" w:rsidRDefault="002331D8" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>Los datos de</w:t>
       </w:r>
       <w:r w:rsidR="4439635B" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>l trabajo</w:t>
       </w:r>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> están disponibles para consulta pública</w:t>
       </w:r>
       <w:r w:rsidR="3AC2BEA4" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1999565264"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007738EA" w:rsidRPr="007738EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2063007591"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C3598E" w:rsidRPr="00C3598E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002331D8" w:rsidRPr="00656298">
-[...5 lines deleted...]
-        <w:t>. En caso afirmativo, se puede consultar en ________________________. En caso negativo, se informa que los datos provienen de ____________________________ y no pueden ser compartidos porque _______________________.</w:t>
+      <w:r w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En caso afirmativo, se puede consultar en </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="831490621"/>
+          <w:placeholder>
+            <w:docPart w:val="A722E9D8741A48D8B3A3BE366A99156A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D43411">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. En caso negativo, se informa que los datos provienen de</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43411">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="1313758167"/>
+          <w:placeholder>
+            <w:docPart w:val="03046AA238C8423C955C3AB197DF9FC7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D43411">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y no pueden ser compartidos porque </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-175958890"/>
+          <w:placeholder>
+            <w:docPart w:val="DB94A2E4EBF94C5D8497A33893917A56"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D43411">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+          <w:r w:rsidR="00166155">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+          <w:r w:rsidR="00D43411">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_______________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEA7914" w14:textId="2595A1C2" w:rsidR="53476172" w:rsidRPr="00656298" w:rsidRDefault="53476172" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="6DEA7914" w14:textId="383A1526" w:rsidR="53476172" w:rsidRPr="00656298" w:rsidRDefault="00D43411" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="53476172" w:rsidRPr="00656298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nos comprometemos a no someter el escrito a consideración de otra publicación mientras esté</w:t>
       </w:r>
       <w:r w:rsidR="082A2719" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00656298">
+      <w:r w:rsidR="53476172" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2CDD9C8A" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y demás fases del p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00656298">
+      <w:r w:rsidR="53476172" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roceso</w:t>
       </w:r>
       <w:r w:rsidR="42F7A418" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> editorial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00656298">
+      <w:r w:rsidR="53476172" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la Revista </w:t>
       </w:r>
-      <w:r w:rsidRPr="00656298">
+      <w:r w:rsidR="53476172" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bio-Grafía Escritos sobre la Biología y su enseñanza</w:t>
       </w:r>
-      <w:r w:rsidRPr="00656298">
+      <w:r w:rsidR="53476172" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ni posteriormente, en caso de ser aceptado para publicación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08548F8A" w14:textId="3B949D0A" w:rsidR="53476172" w:rsidRPr="00656298" w:rsidRDefault="53476172" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2215,50 +2369,51 @@
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1119D1F7" w14:textId="7F9343CB" w:rsidR="34DE5CC6" w:rsidRPr="00656298" w:rsidRDefault="34DE5CC6" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si el artículo es aprobado para su publicación, transfer</w:t>
       </w:r>
       <w:r w:rsidR="36AC4DA7" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>im</w:t>
       </w:r>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="73872B3A" w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
@@ -2268,193 +2423,391 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los derechos patrimoniales de este a la Universidad Pedagógica Nacional (Colombia), para que incluya dicho texto en la Revista </w:t>
       </w:r>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bio-Grafía. Escritos sobre la Biología y su enseñanza,</w:t>
       </w:r>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y pueda reproducirlo, editarlo, distribuirlo, exhibirlo y comunicarlo en Colombia y fuera de este país por medios impresos, electrónicos, Internet o cualquier otro medio conocido o por conocer, reconociendo los derechos de autor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4191C1D2" w14:textId="5BD8A4A3" w:rsidR="18D50EA5" w:rsidRPr="00656298" w:rsidRDefault="004B79CF" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="4191C1D2" w14:textId="1512E408" w:rsidR="18D50EA5" w:rsidRPr="00656298" w:rsidRDefault="18D50EA5" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="36FA944B" w14:textId="6BD7AD02" w:rsidR="2D12F477" w:rsidRPr="00656298" w:rsidRDefault="004B79CF" w:rsidP="00DA7B0C">
+    <w:p w14:paraId="36FA944B" w14:textId="58D35742" w:rsidR="2D12F477" w:rsidRPr="00656298" w:rsidRDefault="2D12F477" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof/>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En constancia, se firma esta declaración a los </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-1872754562"/>
+          <w:placeholder>
+            <w:docPart w:val="64C7F2E43ECB49AAB2C385F884E0551B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  d</w:t>
+          </w:r>
+          <w:r w:rsidR="002A739E" w:rsidRPr="00F138C1">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>d</w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof/>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> días, del mes de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F138C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof/>
-[...9 lines deleted...]
-      <w:r w:rsidR="2D12F477" w:rsidRPr="00656298">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-1831822093"/>
+          <w:placeholder>
+            <w:docPart w:val="5260F2563EAE49E8A4B7EFE95953AF4E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    I</w:t>
+          </w:r>
+          <w:r w:rsidR="00F138C1" w:rsidRPr="00F138C1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>ngrese aquí el mes</w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En constancia, se firma esta declaración a los __</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E2194D">
+        <w:t>, del año</w:t>
+      </w:r>
+      <w:r w:rsidR="007D523D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2D12F477" w:rsidRPr="00656298">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="880518632"/>
+          <w:placeholder>
+            <w:docPart w:val="899E563E42F841CEBC1346E75CCB3BB1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   I</w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D" w:rsidRPr="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>ngrese aquí el año</w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> días, del mes de ___________, del año________, en la ciudad(es) ________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E2194D">
+        <w:t xml:space="preserve">, en la ciudad(es) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-901449963"/>
+          <w:placeholder>
+            <w:docPart w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      I</w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D" w:rsidRPr="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>ngrese aquí la ciudad</w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>____________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2D12F477" w:rsidRPr="00656298">
+        <w:t xml:space="preserve">, en el país </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-2024548956"/>
+          <w:placeholder>
+            <w:docPart w:val="2A3914720AF14FA9AD7705DD17E95E7E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007D523D" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      </w:t>
+          </w:r>
+          <w:r w:rsidR="006B1F7C" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Ingrese aquí el país</w:t>
+          </w:r>
+          <w:r w:rsidR="006B1F7C" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+          <w:r w:rsidR="007D523D" w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_, en el país ___</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="2D12F477" w:rsidRPr="00656298">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC94B2B" w14:textId="7BBE7663" w:rsidR="2D12F477" w:rsidRPr="00656298" w:rsidRDefault="2D12F477" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2854,52 +3207,62 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15DBE866" w14:textId="2F9BD78D" w:rsidR="18D50EA5" w:rsidRPr="00656298" w:rsidRDefault="18D50EA5" w:rsidP="00CB3766">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Link CvLAC</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Link </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00656298">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2C0C93BF" w14:textId="2AE229BB" w:rsidR="18D50EA5" w:rsidRPr="00656298" w:rsidRDefault="001B1453" w:rsidP="00CB3766">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(aplica p</w:t>
             </w:r>
             <w:r w:rsidR="18D50EA5" w:rsidRPr="00656298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ara autores colombianos</w:t>
@@ -6104,61 +6467,61 @@
     <w:p w14:paraId="5B06A29F" w14:textId="7513490C" w:rsidR="18D50EA5" w:rsidRPr="00656298" w:rsidRDefault="18D50EA5" w:rsidP="00DA7B0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="18D50EA5" w:rsidRPr="00656298" w:rsidSect="00F56AAF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1325" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18540328" w14:textId="77777777" w:rsidR="004B79CF" w:rsidRDefault="004B79CF" w:rsidP="005F5CFF">
+    <w:p w14:paraId="594C639F" w14:textId="77777777" w:rsidR="002C400D" w:rsidRDefault="002C400D" w:rsidP="005F5CFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16260FBE" w14:textId="77777777" w:rsidR="004B79CF" w:rsidRDefault="004B79CF" w:rsidP="005F5CFF">
+    <w:p w14:paraId="486EF708" w14:textId="77777777" w:rsidR="002C400D" w:rsidRDefault="002C400D" w:rsidP="005F5CFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6184,196 +6547,212 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4690ED25" w14:textId="77777777" w:rsidR="004B79CF" w:rsidRDefault="004B79CF" w:rsidP="005F5CFF">
+    <w:p w14:paraId="0745FF86" w14:textId="77777777" w:rsidR="002C400D" w:rsidRDefault="002C400D" w:rsidP="005F5CFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62E10059" w14:textId="77777777" w:rsidR="004B79CF" w:rsidRDefault="004B79CF" w:rsidP="005F5CFF">
+    <w:p w14:paraId="79ACBAA3" w14:textId="77777777" w:rsidR="002C400D" w:rsidRDefault="002C400D" w:rsidP="005F5CFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0077453A"/>
     <w:rsid w:val="0002246A"/>
     <w:rsid w:val="00045360"/>
     <w:rsid w:val="0004EBB7"/>
+    <w:rsid w:val="000C01AF"/>
+    <w:rsid w:val="00166155"/>
     <w:rsid w:val="0018285E"/>
     <w:rsid w:val="001B1453"/>
     <w:rsid w:val="001B2213"/>
     <w:rsid w:val="001C01CA"/>
     <w:rsid w:val="001E7E4F"/>
     <w:rsid w:val="00225DC2"/>
     <w:rsid w:val="002331D8"/>
+    <w:rsid w:val="002A739E"/>
+    <w:rsid w:val="002C400D"/>
     <w:rsid w:val="002D2369"/>
     <w:rsid w:val="002E04C3"/>
     <w:rsid w:val="002F0D03"/>
     <w:rsid w:val="00310049"/>
     <w:rsid w:val="003139AA"/>
     <w:rsid w:val="003144EE"/>
     <w:rsid w:val="003353C2"/>
     <w:rsid w:val="003422BA"/>
     <w:rsid w:val="00346C4C"/>
     <w:rsid w:val="003601CB"/>
+    <w:rsid w:val="003C7AE1"/>
     <w:rsid w:val="003E1D6F"/>
     <w:rsid w:val="004332FC"/>
     <w:rsid w:val="004437DD"/>
+    <w:rsid w:val="004438E2"/>
     <w:rsid w:val="00447FB1"/>
     <w:rsid w:val="0045754C"/>
     <w:rsid w:val="00485E76"/>
     <w:rsid w:val="004B79CF"/>
     <w:rsid w:val="004F6686"/>
     <w:rsid w:val="00500575"/>
     <w:rsid w:val="00507F3E"/>
     <w:rsid w:val="00515D7B"/>
     <w:rsid w:val="005212FE"/>
     <w:rsid w:val="005438F3"/>
     <w:rsid w:val="005575F8"/>
     <w:rsid w:val="0059510D"/>
     <w:rsid w:val="005B46C0"/>
     <w:rsid w:val="005D5910"/>
     <w:rsid w:val="005F25C1"/>
     <w:rsid w:val="005F5448"/>
     <w:rsid w:val="005F5CFF"/>
     <w:rsid w:val="006132F3"/>
     <w:rsid w:val="006263B8"/>
     <w:rsid w:val="00656298"/>
     <w:rsid w:val="00674B9E"/>
     <w:rsid w:val="0068495E"/>
     <w:rsid w:val="0069053A"/>
+    <w:rsid w:val="006B1F7C"/>
     <w:rsid w:val="006D5C54"/>
     <w:rsid w:val="006E6DE9"/>
     <w:rsid w:val="00707C3E"/>
     <w:rsid w:val="007738EA"/>
     <w:rsid w:val="0077453A"/>
     <w:rsid w:val="007767C3"/>
+    <w:rsid w:val="007D523D"/>
     <w:rsid w:val="007E07A8"/>
     <w:rsid w:val="007F4258"/>
     <w:rsid w:val="008707B5"/>
     <w:rsid w:val="00887559"/>
     <w:rsid w:val="008D18C5"/>
     <w:rsid w:val="00902508"/>
     <w:rsid w:val="00923A32"/>
     <w:rsid w:val="0093248D"/>
     <w:rsid w:val="00970EB7"/>
     <w:rsid w:val="009741B7"/>
     <w:rsid w:val="009960FD"/>
     <w:rsid w:val="009C5808"/>
     <w:rsid w:val="009D3825"/>
     <w:rsid w:val="009E4068"/>
     <w:rsid w:val="009E7FB6"/>
     <w:rsid w:val="00A01808"/>
+    <w:rsid w:val="00A23F50"/>
     <w:rsid w:val="00A62380"/>
+    <w:rsid w:val="00AB7F24"/>
     <w:rsid w:val="00AD7904"/>
     <w:rsid w:val="00B148DF"/>
+    <w:rsid w:val="00B35BAD"/>
     <w:rsid w:val="00B51057"/>
     <w:rsid w:val="00B5A785"/>
     <w:rsid w:val="00B66882"/>
     <w:rsid w:val="00BC17C2"/>
     <w:rsid w:val="00C3598E"/>
     <w:rsid w:val="00C84A39"/>
     <w:rsid w:val="00CA159E"/>
     <w:rsid w:val="00CA59DA"/>
     <w:rsid w:val="00CB3766"/>
     <w:rsid w:val="00CF7751"/>
     <w:rsid w:val="00D21658"/>
     <w:rsid w:val="00D231AD"/>
     <w:rsid w:val="00D40883"/>
+    <w:rsid w:val="00D43411"/>
     <w:rsid w:val="00D604D9"/>
     <w:rsid w:val="00D625CF"/>
     <w:rsid w:val="00D71286"/>
     <w:rsid w:val="00D75EBE"/>
+    <w:rsid w:val="00D770BA"/>
     <w:rsid w:val="00D81CEE"/>
     <w:rsid w:val="00D926DA"/>
     <w:rsid w:val="00DA7B0C"/>
     <w:rsid w:val="00DB7586"/>
     <w:rsid w:val="00DC0A48"/>
     <w:rsid w:val="00DD7231"/>
     <w:rsid w:val="00E2194D"/>
     <w:rsid w:val="00E97454"/>
     <w:rsid w:val="00EF722D"/>
+    <w:rsid w:val="00F138C1"/>
+    <w:rsid w:val="00F27B82"/>
     <w:rsid w:val="00F52056"/>
     <w:rsid w:val="00F56AAF"/>
     <w:rsid w:val="00F62C9C"/>
     <w:rsid w:val="00F879DE"/>
     <w:rsid w:val="00FC1528"/>
     <w:rsid w:val="01107CAB"/>
     <w:rsid w:val="032BB2F7"/>
     <w:rsid w:val="046778DD"/>
     <w:rsid w:val="04719161"/>
     <w:rsid w:val="082A2719"/>
     <w:rsid w:val="087E062A"/>
     <w:rsid w:val="0A005286"/>
     <w:rsid w:val="0BBD1891"/>
     <w:rsid w:val="0C2B8BE8"/>
     <w:rsid w:val="0D09709E"/>
     <w:rsid w:val="0F6551F5"/>
     <w:rsid w:val="0F65A454"/>
     <w:rsid w:val="0F88A882"/>
     <w:rsid w:val="11A8B5BA"/>
     <w:rsid w:val="1293179E"/>
     <w:rsid w:val="1326B398"/>
     <w:rsid w:val="14F13275"/>
     <w:rsid w:val="150C78E9"/>
     <w:rsid w:val="15C1DC15"/>
     <w:rsid w:val="16B60799"/>
@@ -6460,51 +6839,51 @@
     <w:rsid w:val="7A0F28CD"/>
     <w:rsid w:val="7A92F1E2"/>
     <w:rsid w:val="7AA3A114"/>
     <w:rsid w:val="7BF2C7F6"/>
     <w:rsid w:val="7E81AF96"/>
     <w:rsid w:val="7E81EB56"/>
     <w:rsid w:val="7F024F12"/>
     <w:rsid w:val="7F4A2A8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="355A9DB2"/>
   <w15:docId w15:val="{C0CB6252-569D-44BA-B55F-53CAF3DA3CFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -7046,139 +7425,2421 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007738EA"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
-<file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F676104BF19D4120B6D7C10E248AABC1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0249E804-09A4-4908-9F0B-197C79818AF5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0013444A" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="F676104BF19D4120B6D7C10E248AABC114"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Inserte aquí el título de su artículo      </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B608431F-E8CA-4D84-9640-9F8352F4AEA7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0013444A" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="64C7F2E43ECB49AAB2C385F884E0551B14"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  d</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F138C1">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>d</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{494B7D4C-1A6C-4A68-BF57-242B9E931118}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0013444A" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="5260F2563EAE49E8A4B7EFE95953AF4E14"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    I</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F138C1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>ngrese aquí el mes</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="899E563E42F841CEBC1346E75CCB3BB1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01A35B30-DE99-4517-BC85-2BEFF4521616}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="899E563E42F841CEBC1346E75CCB3BB113"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   I</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>ngrese aquí el año</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8031FA76-DCBB-4878-9957-18F098FC9CC6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE11"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      I</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007D523D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>ngrese aquí la ciudad</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{016EAEFF-54C7-41C6-AF72-9B451958D7A1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="2A3914720AF14FA9AD7705DD17E95E7E8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B1F7C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">            Ingrese aquí el país          </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD1531E3485C4020916626E932604D8B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{609282C9-C774-4B00-8A53-23CF122F4EC2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="BD1531E3485C4020916626E932604D8B2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CF8349316E214923A814E0C634155066"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0498FD3A-C61F-4A3A-AD43-E39F9C0C4009}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="CF8349316E214923A814E0C6341550661"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_____________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A722E9D8741A48D8B3A3BE366A99156A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE4FB206-0101-47A9-B528-54A784747B68}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="A722E9D8741A48D8B3A3BE366A99156A1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="03046AA238C8423C955C3AB197DF9FC7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97A29664-9BB1-4C9C-BFDA-837E993E9ACB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="03046AA238C8423C955C3AB197DF9FC71"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DB94A2E4EBF94C5D8497A33893917A56"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA9E9DA5-F3CB-4FDB-9E8D-7E7342F75EB3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0013444A" w:rsidP="0013444A">
+          <w:pPr>
+            <w:pStyle w:val="DB94A2E4EBF94C5D8497A33893917A561"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
 </file>
 
-<file path=word/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=word/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003A4FBC"/>
+    <w:rsid w:val="0013444A"/>
+    <w:rsid w:val="0032359F"/>
+    <w:rsid w:val="003A4FBC"/>
+    <w:rsid w:val="00A23F50"/>
+    <w:rsid w:val="00B12C1D"/>
+    <w:rsid w:val="00B35BAD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
 </file>
 
-<file path=word/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013444A"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC1">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E1">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB1">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC11">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC11"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B2">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B2"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E2">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E2"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB11">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB11"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC12">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC12"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B3">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B3"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E3">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E3"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB12">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB12"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC13">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC13"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B4">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B4"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC113">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC113"/>
+    <w:rsid w:val="003A4FBC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B1">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B1"/>
+    <w:rsid w:val="003A4FBC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E"/>
+    <w:rsid w:val="003A4FBC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E4">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E4"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB13">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB13"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE1">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC14">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC14"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B5">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B5"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E5">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E5"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB14">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB14"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE2">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE2"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC15">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC15"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B6">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B6"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E6">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E6"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB15">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB15"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE3">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE3"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC16">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC16"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B7">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B7"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E7">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E7"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB16">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB16"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE4">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE4"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E1">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC17">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC17"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B8">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B8"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E8">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E8"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB17">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB17"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE5">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE5"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E2">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E2"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC18">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC18"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B9">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B9"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E9">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E9"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB18">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB18"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE6">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE6"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E3">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E3"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC19">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC19"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B10">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B10"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E10">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E10"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB19">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB19"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE7">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE7"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E4">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E4"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC110">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC110"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B11">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B11"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E11">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E11"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB110">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB110"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE8">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE8"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E5">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E5"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC111">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC111"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD1531E3485C4020916626E932604D8B">
+    <w:name w:val="BD1531E3485C4020916626E932604D8B"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B12">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B12"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E12">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E12"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB111">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB111"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE9">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE9"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E6">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E6"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC112">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC112"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD1531E3485C4020916626E932604D8B1">
+    <w:name w:val="BD1531E3485C4020916626E932604D8B1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF8349316E214923A814E0C634155066">
+    <w:name w:val="CF8349316E214923A814E0C634155066"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A722E9D8741A48D8B3A3BE366A99156A">
+    <w:name w:val="A722E9D8741A48D8B3A3BE366A99156A"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03046AA238C8423C955C3AB197DF9FC7">
+    <w:name w:val="03046AA238C8423C955C3AB197DF9FC7"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB94A2E4EBF94C5D8497A33893917A56">
+    <w:name w:val="DB94A2E4EBF94C5D8497A33893917A56"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B13">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B13"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E13">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E13"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB112">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB112"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE10">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE10"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E7">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E7"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F676104BF19D4120B6D7C10E248AABC114">
+    <w:name w:val="F676104BF19D4120B6D7C10E248AABC114"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD1531E3485C4020916626E932604D8B2">
+    <w:name w:val="BD1531E3485C4020916626E932604D8B2"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF8349316E214923A814E0C6341550661">
+    <w:name w:val="CF8349316E214923A814E0C6341550661"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A722E9D8741A48D8B3A3BE366A99156A1">
+    <w:name w:val="A722E9D8741A48D8B3A3BE366A99156A1"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03046AA238C8423C955C3AB197DF9FC71">
+    <w:name w:val="03046AA238C8423C955C3AB197DF9FC71"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB94A2E4EBF94C5D8497A33893917A561">
+    <w:name w:val="DB94A2E4EBF94C5D8497A33893917A561"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7F2E43ECB49AAB2C385F884E0551B14">
+    <w:name w:val="64C7F2E43ECB49AAB2C385F884E0551B14"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5260F2563EAE49E8A4B7EFE95953AF4E14">
+    <w:name w:val="5260F2563EAE49E8A4B7EFE95953AF4E14"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899E563E42F841CEBC1346E75CCB3BB113">
+    <w:name w:val="899E563E42F841CEBC1346E75CCB3BB113"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE8CF2DBC4C42F99963F40D4EEBE5DE11">
+    <w:name w:val="7FE8CF2DBC4C42F99963F40D4EEBE5DE11"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3914720AF14FA9AD7705DD17E95E7E8">
+    <w:name w:val="2A3914720AF14FA9AD7705DD17E95E7E8"/>
+    <w:rsid w:val="0013444A"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=word/activeX/_rels/activeX4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...64 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7449,74 +10110,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003A7ED5427DA7F34CA3660F67A4AFBBD4" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1ad691b165377af37d7f6948cadda9f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9fffa6e-fc3c-403e-9e39-a12c6639cfe6" xmlns:ns3="fda0f775-f835-43e9-9641-9930588d195f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f560bd54951e669636a3311669f757e2" ns2:_="" ns3:_="">
     <xsd:import namespace="f9fffa6e-fc3c-403e-9e39-a12c6639cfe6"/>
     <xsd:import namespace="fda0f775-f835-43e9-9641-9930588d195f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7707,126 +10348,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fda0f775-f835-43e9-9641-9930588d195f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9fffa6e-fc3c-403e-9e39-a12c6639cfe6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB895217-5A22-49BB-BC52-B684C1CD747F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A014B520-6F47-48EB-B97B-3B2D2BE7C27F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f9fffa6e-fc3c-403e-9e39-a12c6639cfe6"/>
     <ds:schemaRef ds:uri="fda0f775-f835-43e9-9641-9930588d195f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF37FDCE-CD30-4EC5-A166-27ED04EC81AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fda0f775-f835-43e9-9641-9930588d195f"/>
+    <ds:schemaRef ds:uri="f9fffa6e-fc3c-403e-9e39-a12c6639cfe6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F391C489-9030-46B4-962C-D9C2C9344CAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>784</Words>
-  <Characters>4316</Characters>
+  <Words>798</Words>
+  <Characters>4392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5090</CharactersWithSpaces>
+  <CharactersWithSpaces>5180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>RODIEL RODRIGUEZ DIAZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A7ED5427DA7F34CA3660F67A4AFBBD4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>